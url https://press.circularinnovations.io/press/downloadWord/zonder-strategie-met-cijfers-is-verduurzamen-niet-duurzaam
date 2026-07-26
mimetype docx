--- v0 (2025-12-05)
+++ v1 (2026-07-26)
@@ -296,106 +296,74 @@
         <w:t xml:space="preserve">Over: Circular Innovations</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Circular Innovations biedt bedrijven de mogelijkheid om op een toegankelijke manier circulaire verdienmodellen te ontwerpen, financieel én ecologisch door te rekenen en te monitoren. Daarnaast bevat het een groeiende kennisbibliotheek met inspirerende praktijkvoorbeelden en concrete best practices. Bedrijven kunnen ook inzichten opdoen over ketensamenwerking, hergebruik van reststromen en manieren om circulaire waardecreatie structureel in te bedden in hun organisatie.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Newsroom</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Bekijk het volledige persbericht inclusief meer foto's en video's in onze Newsroom.</w:t>
+        <w:t xml:space="preserve">Bekijk het volledige persbericht inclusief meer media in onze Newsroom.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:hyperlink r:id="rId11" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Bekijk het volledige persbericht</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:hyperlink r:id="rId12" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Bekijk alle voorgaande persberichten</w:t>
         </w:r>
       </w:hyperlink>
-    </w:p>
-[...30 lines deleted...]
-      </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>